--- v0 (2026-04-01)
+++ v1 (2026-06-10)
@@ -54,69 +54,69 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 15 de 2026</t>
   </si>
   <si>
     <t>Ricardo de Pimpão</t>
   </si>
   <si>
     <t>SOLICITA A PADRONIZAÇÃO DOS UNIFORMES PARA OS PROFISSIONAIS DA LIMPEZA DO MUNICÍPIO DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>Matéria para leitura e votação única</t>
   </si>
   <si>
     <t>Requerimento nº 16 de 2026</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GUARDA VIGILANTE PARA A QUADRA POLIESPORTIVA DO BAIRRO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>Requerimento nº 17 de 2026</t>
   </si>
   <si>
-    <t>SOLICITAÇÃO DO SERVIÇO DE SANEAMENTO BÁSICO NA RUA DOS PÁSSAROS, LOCALIZADA NO BAIRRO RECANTO DOS PÁSSAROS.</t>
+    <t>SOLICITAÇÃO DO SERVIÇO DE SANEAMENTO BÁSICO NA RUA DOS PÁSSAROS, LOCALIZADA NO BAIRRO RECANTO DOS PÁSSAROS, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>Requerimento nº 18 de 2026</t>
   </si>
   <si>
     <t>Maria da Agricultura</t>
   </si>
   <si>
-    <t>SOLICITA A REALIZAÇÃO DE UM LEVANTAMENTO TÉCNICO, SEGUIDO DAS DEVIDAS PROVIDÊNCIAS PARA A RECUPERAÇÃO DAS RUAS QUE SE ENCONTRAM DANIFICADAS NO BAIRRO DA VILA DA CONCEIÇÃO.</t>
+    <t>SOLICITA AS DEVIDAS PROVIDÊNCIAS PARA A RECUPERAÇÃO DAS RUAS QUE SE ENCONTRAM DANIFICADAS NO BAIRRO DA VILA DA CONCEIÇÃO, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2026</t>
   </si>
   <si>
     <t>Deinha da Demarcação</t>
   </si>
   <si>
-    <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS APROXIMIDADES DO CLUBE DOS TAMARINDOS, LOCALIZADO NA RUA SANTO AMARO.</t>
+    <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS APROXIMIDADES DO CLUBE DOS TAMARINDOS, LOCALIZADO NA RUA SANTO AMARO EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias nº 3 de 2026</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DO 1º PERÍODO.</t>
   </si>
   <si>
     <t>Ata colocada para votação</t>
   </si>
   <si>
     <t>Parecer nº 1 de 2026</t>
   </si>
   <si>
     <t>Tribunal de Contas de Pernambuco - TCE-PE</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE AMARAJI/PE, CONCERNENTE AO EXERCÍCIO FINANCEIRO DE 2005 ( PREFEITO ADAILTON ANTÔNIO DE OLIVEIRA) PROCESSO TC Nº 0630030-3.</t>
   </si>
   <si>
     <t>Matéria para Leitura em Plenário</t>
   </si>
@@ -451,51 +451,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="179.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="175.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">