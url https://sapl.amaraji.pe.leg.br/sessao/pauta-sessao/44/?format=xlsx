--- v0 (2026-04-04)
+++ v1 (2026-06-21)
@@ -79,90 +79,90 @@
     <t>Projeto de Lei do Legislativo nº 12 de 2025</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a denominação do Mercado Público Municipal de Amaraji, que passará a se chamar "Mercado Público Municipal Álvaro Soares_x000D_
 de Melo", e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE AMARA]I, O USO DE ESCAPAMENTOS ADULTERADOS EM MOTOCICLETAS QUE PRODUZAM RUÍDOS EXCESSIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS POLÍTICAS PÚBLICAS PARA A PRIMEIRA INFÂNCIA NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
     <t>Júlia de Berna,Maria da Agricultura</t>
   </si>
   <si>
-    <t>SOLICITAÇÃO DE SERVIÇOS DE SANEAMERNTO NA RUA B, NO ALTO DO CRUZEIRO, AMARAJI/PE.</t>
+    <t>SOLICITAÇÃO DE SERVIÇOS DE SANEAMEANTO NA RUA B, NO ALTO DO CRUZEIRO, AMARAJI/PE.</t>
   </si>
   <si>
     <t>Matéria para leitura e votação única</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
     <t>Maria da Agricultura</t>
   </si>
   <si>
-    <t>SOLICITA A CRIAAÇÃO DE UMA PRAÇA ATÍPICA NO MUNICÍPIO DE AMARAJI/PE, DESTINADAS ÀS CRIANÇAS ATÍPICAS.</t>
+    <t>SOLICITA A CRIAÇÃO DE UMA PRAÇA ATÍPICA NO MUNICÍPIO DE AMARAJI/PE, DESTINADAS ÀS CRIANÇAS ATÍPICAS.</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2026</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO FLÁUCIO ARAÚJO ENVIE UM OFÍCIO A GOVERNADORA RAQUEL LIRA, PARA A CONCLUSÃO DAS OBRAS DA RODOVIA PE-58, QUE LIGA A PE-71 AOS MUNICÍPIOS DE AMARAJI, CHÃ-GRANDE E POMBOS, PASSANDO PELO ASSENTAMENTO CÍCERO GOMES E PELA USINA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>Requerimento nº 11 de 2026</t>
   </si>
   <si>
     <t>Deivide de Glória</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DA LIMPEZA DA PRAÇA DA BANDEIRA, ONDE TEM UMA GRANDE QUANTIDADE DE ENTULHOS.</t>
   </si>
   <si>
     <t>Requerimento nº 12 de 2026</t>
   </si>
   <si>
-    <t>SOLICITA PROVIDÊNCIAS DA ILUMINAÇÃO NA RUA C E RUA 25 NO BAIRRO ALICE BATISTA.</t>
+    <t>SOLICITA PROVIDÊNCIAS DA ILUMINAÇÃO NA RUA C E RUA 25, NO BAIRRO ALICE BATISTA EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>Requerimento nº 13 de 2026</t>
   </si>
   <si>
-    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO ASSENTAMENTO RINOCERONTE, ONDE JÁ TEM AUTORIZAÇÃO DO INCRA.</t>
+    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO ASSENTAMENTO RINOCERONTE, ONDE JÁ TEM AUTORIZAÇÃO DO INCRA, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>Requerimento nº 14 de 2026</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES E PROVIDÊNCIAS ACERCA DA OFERTA DE EXAMES E ATENDIMENTO POR MÉDICOS ESPECIALISTAS NA REDE MUNICIPAL DE SAÚDE DE AMARAJI.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias nº 2 de 2026</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>Ata colocada para votação</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 7 de 2026</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO, COMBATE E ATENDIMENTO ÀS VÍTIMAS DE VIOLÊNCIA SEXUAL NO MUNICÍPIO DE AMARAJI/PE, BEM COMO REGULAMENTA A LEI FEDERAL Nº 12.845, DE 1º DE AGOSTO DE 2013 (LEI DO MINUTO SEGUINTE), DANDO AINDA OUTRAS PROVIDÊNCIAS.</t>
   </si>