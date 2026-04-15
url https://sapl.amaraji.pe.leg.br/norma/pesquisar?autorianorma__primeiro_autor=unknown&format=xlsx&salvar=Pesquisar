--- v0 (2025-11-29)
+++ v1 (2026-04-15)
@@ -10,627 +10,651 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="198">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>LO</t>
+  </si>
+  <si>
+    <t>Lei Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/47/lei_do_executivo_no_93.2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE AMARAJI PARA O PERÍODO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/46/lei_do_executivo_no_92.2025.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE AMARAJI, A COMENDA PROFESSORA JOANA PEREIRA TABOSA TEÓFILO, DESTINADA A HOMENAGEAR PROFESSORES QUE TENHAM SE DESTACADO PELA DEDICAÇÃO, EXCELÊNCIA E CONTRIBUIÇÃO À FORMAÇÃO DOS ALUNOS E AO DESENVOLVIMENTO DA EDUCAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>45</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>91</t>
   </si>
   <si>
-    <t>LO</t>
-[...5 lines deleted...]
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/45/lei_do_executivo__no_091.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/45/lei_do_executivo__no_091.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a proibição de soltura de animais em rodovias e vias urbanas do Município de Amaraji/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/44/lei_do_executivo__no_090.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/44/lei_do_executivo__no_090.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Fundo Municipal de Educação no âmbito do Município de Amaraji e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/43/lei_do_executivo_no_089.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/43/lei_do_executivo_no_089.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O SISTEMA DE SEGURANÇA ALIMENTAR E NUTRICIONAL - SISAN, DISPÕE SOBRE O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEAN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/42/lei_do_executivo_no_088.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/42/lei_do_executivo_no_088.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE COMJUV, INSTITUI O FUNDO MUNICIPAL DA JUVENTUDE - FUMJUV DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/41/lei_do_executivo_no_087.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/41/lei_do_executivo_no_087.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui a Loteria Municipal no âmbito do Município de Amaraji, e dá outras providências.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/40/lei_do_executivo_no_086.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/40/lei_do_executivo_no_086.2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicionais especial e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/39/lei_do_executivo_no_085.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/39/lei_do_executivo_no_085.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Programa de Recuperação de Créditos Fiscais da Secretaria Municipal da Fazenda da Cidade de AmarajilPE - REFIS AMARAJI 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/38/lei_do_executivo_no_084.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/38/lei_do_executivo_no_084.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.304/06 - Lei Maria da Penha, por parte do Poder Público_x000D_
 Municipal, bem como impede nomeação e dá outras providências.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/36/lei_do_executivo_no_082.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/36/lei_do_executivo_no_082.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO - COMTUR, CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO - FUMTUR, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/35/lei_do_executivo_no_081.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/35/lei_do_executivo_no_081.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Regime de Plantões Extraordinários no âmbito da Rede Municipal de Saúde de Amaraji, e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/34/lei_do_executivo_no_080.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/34/lei_do_executivo_no_080.2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO POR PARTICIPAÇÃO EM CAMPANHAS DE VACINAÇÃO NO ÂMBITO DO MUNICÍPIO DE AMARAJI, COM NATUREZA INDENIZATÓRIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/33/lei_do_executivo_no_079.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/33/lei_do_executivo_no_079.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA, CRIA O CONSELHO MUNICIPAL DE CULTURA, O FUNDO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/32/lei_do_executivo_no_078.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/32/lei_do_executivo_no_078.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: ABRE O ORÇAMENTO VIRGENTE, CRÉDITO ADICIONAL, ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/31/lei_do_executivo_no_077.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/31/lei_do_executivo_no_077.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Programa Habitacional de Amaraji - PROHABIT AMARAJI</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/30/lei_do_executivo_no_076.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/30/lei_do_executivo_no_076.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as consignações em folha de pagamento dos servidores públicos no âmbito do Poder Executivo Municipal de Amaraji/PE e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/29/lei_do_executivo_no_075.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/29/lei_do_executivo_no_075.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação, organização, currículo, carreira diferenciada de professores e equipe gestora e o funcionamento da educação em tempo integral nas escolas municipais de educação básica do município de Amaraji-PE e dá outras providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/28/lei_do_executivo_no_074.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/28/lei_do_executivo_no_074.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o processo de seleção simplificada de gestores das unidades escolares da rede municipal de ensino do município de Amaraji-PE, tendo como_x000D_
 critérios a avaliação de mérito e desempenho dos candidatos e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a instituição do Programa Municipal de Segurança Alimentar e Nutricional - "Cuidar e Nutrir", que autoriza a distribuição gratuita de gêneros alimentícios às famílias em situação de vulnerabilidade social no Município de Amaraji, e dá outras providências.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/26/lei_do_executivo_no_072.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/26/lei_do_executivo_no_072.2025.pdf</t>
   </si>
   <si>
     <t>"EMENTA: INSTITUI O "PROGRAMA PAPEL PASSADO -PPP", DESTINADO A IMPLEMENTAR, NO ÂMBITO DO MUNICÍPIO DE AMARAJI, AS AÇÕES DE REGULARIZAÇÃO FUNDIÁRIA URBANA (REURB), AUTORIZADAS PELA LEI FEDERAL NQ 13.465, DE 11 DE JULHO DE 2017".</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/25/lei_executivo_no_071.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/25/lei_executivo_no_071.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA : DISPÕE SOBRE A CONCILIAÇÃO, AS MEDIDAS DE EFICIÊNCIA E RACIONALIZAÇÃO DA ATUAÇÃO JURÍDICA E JUDICIAL, MEDIANTE DISCIPLINAMENTO DE HIPÓTESES DE ACORDO, TRANSAÇÃO, DISPENSA OU DESISTÊNCIA RECURSAL E DE CONTESTAÇÃO NAS AÇÕES JUDICIAIS EM QUE O MUNICÍPIO DE AMARAJI POR PARTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI A POLÍTICA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS, CRIA O PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A INSTITUIÇÃO DO AUXILIO - ALIMENTAÇÃO AOS PARLAMENTARES NO ÂMBITO DO PODER LEGISLATIVO DO MUNICIPIO DE_x000D_
 AMARAJI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/18/lei_do_executivo_no_067.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/18/lei_do_executivo_no_067.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: REGULAMENTA O REGIME DE CONTRATAÇÃO TEMPORÁRIO NO MUNiCíPIO DE AMARAJI- PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/17/lei_do_executivo_no_066.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/17/lei_do_executivo_no_066.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: REGULAMENTA E FIXA O VENCIMENTO DOS AGENTES COMUNICÁRIOS DE SAÚDE (ACS) E DOS AGENTES DE COMBATE A ENDEMIAS (ACE) DO MUNICÍPIO DE AMARAJI, EM CONFORMIDADE COM A NEMENDA CONSTITUCIONAL N°120/2022 E O DECCRETO FEDERAL N°12.342/2024, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/21/lei_do_executivo_no_068.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/21/lei_do_executivo_no_068.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES DO MAGISTÉRIO, PARA ADEQUAÇÃO AO PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA, NOS TERMOS EM QUE PRECEITUA A LEI FEDERAL Nº 11.738/2008, C/C A PORTARIA MEC Nº 77, DE 29 DE JANEIRO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/16/lei_executivo_no001.2025-2-74.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/16/lei_executivo_no001.2025-2-74.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA  ADMINISTRATIVA E ORGANIZACIONAL DO MUNICÍPIO DE AMARAJI - PE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/19/resolucao_01.2025.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/19/resolucao_01.2025.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre os dias e horários de realização das sessões ordinárias da desta Câmara Municipal e Vereadores, altera o Art. 3o da Resolução 002/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/13/lei_executivo_64.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/13/lei_executivo_64.2024.pdf</t>
   </si>
   <si>
     <t>TORRÃO BENDITO", dispõe sobre o uso e padronização das cores oficiais do município como estabelecido na Lei 22/1964, devendo predominar nas placas, peças publicitárias, uniformes, identificação de bens imóveis e móveis pertencentes ao Município de Amaraji.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/6/lei_executivo_63.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/6/lei_executivo_63.2024.pdf</t>
   </si>
   <si>
     <t>Revisa, para o exercício de 2025, o plano plurianual 2021/2025 do município de Amaraji-PE</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/14/lei_executivo_62.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/14/lei_executivo_62.2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa sobre a Lei Orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/5/lei_executivo_61.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/5/lei_executivo_61.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/15/projeto_de_lei_executivo_50._2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/15/projeto_de_lei_executivo_50._2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Amaraji, Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/7/lei_executivo_60.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/7/lei_executivo_60.2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Amaraji-PE, a nova metodologia de cofinanciamento federal do Piso de Atenção Primária à Saúde - APS, no âmbito do Sistema Único de Saúde (SUS), que autoriza o Pagamento da Gratificação por Desempenho na Atenção Primária à Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/9/lei_executivo_59.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/9/lei_executivo_59.2024.pdf</t>
   </si>
   <si>
     <t>Define a data de criação da Creche Municipal Menino Jesus e Creche Sementes do Amanhã e dá outras providencias.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/4/lei_executivo_58.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/4/lei_executivo_58.2024.pdf</t>
   </si>
   <si>
     <t>EMENTA: Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida_x000D_
 conforme disposto na Lei 11.977 de 07 de Julho de 2009 e na Lei Federal nº 14.620, de 13 de julho de 2023, e também nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/10/lei_executivo_57.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/10/lei_executivo_57.2024.pdf</t>
   </si>
   <si>
     <t>Define a data de criação da Escola Municipal Nova e Escola de Música, e dá outras providencias.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/11/lei_executivo_56.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/11/lei_executivo_56.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a oficialização da extinção de 06 (seis) Unidades Escolares Municipais já desativadas e dá outras providencias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/12/lei_executivo_055.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/12/lei_executivo_055.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Chefe do Poder Executivo Municipal, os Gestores dos Fundos e das Autarquias Municipais, bem como os Procuradores e Assessores Jurídicos Municipais a celebrarem acordos em processos administrativos e transacionarem em processos judiciais em que o Ente Público for interessado, autor, réu ou tiver interesse jurídico na qualidade de assistente ou oponente, e dá outras providências.".</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/8/lei_executivo_54.2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/8/lei_executivo_54.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de aumento da Classe Docente do Quadro de efetivos do Magistério da Educação Básica e dá providências correlatas".</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2023/20/lei_executivo_no_45.2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2023/20/lei_executivo_no_45.2023.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao_x000D_
 disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar_x000D_
 de Enfermagem e da Parteira. no Município de Amaraji e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/3/lei_n_012.2021.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/3/lei_n_012.2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui o Projeto "AmarCÃO "com intuito de alimentar os cães de rua do nosso município e dar outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/2/lei_n_005.2021.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/2/lei_n_005.2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O PROGRAMA ADOTE UMA NASCENTE.</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/1/pl_n_001.2021.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/1/pl_n_001.2021.pdf</t>
   </si>
   <si>
     <t>EMENTA: "DISPÓE SOBRE A CRIAÇÃO DA LEI "(TEA)MARAJ" QUE INSTITUI O "DIA MUNICIPAL DO ORGULHO AUTISTA" NO MUNiCíPIO DE AMARAJI, A_x000D_
 SER COMEMORADO, ANUALMENTE, NO DIA 18 DE JUNHO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>4CR</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2008/22/lei_complementar_04.2008.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2008/22/lei_complementar_04.2008.pdf</t>
   </si>
   <si>
     <t>EMENTA: CRIA O PLANO DE CARGOS CARREIRA E VENCIMENTOS DO SISTEMA PÚBLICO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -937,67 +961,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/45/lei_do_executivo__no_091.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/44/lei_do_executivo__no_090.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/43/lei_do_executivo_no_089.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/42/lei_do_executivo_no_088.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/41/lei_do_executivo_no_087.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/40/lei_do_executivo_no_086.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/39/lei_do_executivo_no_085.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/38/lei_do_executivo_no_084.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/36/lei_do_executivo_no_082.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/35/lei_do_executivo_no_081.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/34/lei_do_executivo_no_080.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/33/lei_do_executivo_no_079.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/32/lei_do_executivo_no_078.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/31/lei_do_executivo_no_077.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/30/lei_do_executivo_no_076.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/29/lei_do_executivo_no_075.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/28/lei_do_executivo_no_074.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/26/lei_do_executivo_no_072.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/25/lei_executivo_no_071.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/18/lei_do_executivo_no_067.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/17/lei_do_executivo_no_066.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/21/lei_do_executivo_no_068.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/16/lei_executivo_no001.2025-2-74.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/19/resolucao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/13/lei_executivo_64.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/6/lei_executivo_63.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/14/lei_executivo_62.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/5/lei_executivo_61.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/15/projeto_de_lei_executivo_50._2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/7/lei_executivo_60.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/9/lei_executivo_59.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/4/lei_executivo_58.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/10/lei_executivo_57.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/11/lei_executivo_56.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/12/lei_executivo_055.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/8/lei_executivo_54.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2023/20/lei_executivo_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/3/lei_n_012.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/2/lei_n_005.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/1/pl_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2008/22/lei_complementar_04.2008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/47/lei_do_executivo_no_93.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/46/lei_do_executivo_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/45/lei_do_executivo__no_091.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/44/lei_do_executivo__no_090.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/43/lei_do_executivo_no_089.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/42/lei_do_executivo_no_088.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/41/lei_do_executivo_no_087.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/40/lei_do_executivo_no_086.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/39/lei_do_executivo_no_085.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/38/lei_do_executivo_no_084.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/36/lei_do_executivo_no_082.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/35/lei_do_executivo_no_081.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/34/lei_do_executivo_no_080.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/33/lei_do_executivo_no_079.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/32/lei_do_executivo_no_078.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/31/lei_do_executivo_no_077.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/30/lei_do_executivo_no_076.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/29/lei_do_executivo_no_075.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/28/lei_do_executivo_no_074.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/26/lei_do_executivo_no_072.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/25/lei_executivo_no_071.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/18/lei_do_executivo_no_067.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/17/lei_do_executivo_no_066.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/21/lei_do_executivo_no_068.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/16/lei_executivo_no001.2025-2-74.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2025/19/resolucao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/13/lei_executivo_64.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/6/lei_executivo_63.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/14/lei_executivo_62.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/5/lei_executivo_61.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/15/projeto_de_lei_executivo_50._2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/7/lei_executivo_60.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/9/lei_executivo_59.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/4/lei_executivo_58.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/10/lei_executivo_57.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/11/lei_executivo_56.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/12/lei_executivo_055.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2024/8/lei_executivo_54.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2023/20/lei_executivo_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/3/lei_n_012.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/2/lei_n_005.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2021/1/pl_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/normajuridica/2008/22/lei_complementar_04.2008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G46"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="101" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="100.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1411,189 +1435,189 @@
       </c>
       <c r="F19" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>82</v>
       </c>
       <c r="B20" t="s">
         <v>8</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>8</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>101</v>
+        <v>52</v>
       </c>
       <c r="G25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>105</v>
+        <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
         <v>108</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G27" t="s">
@@ -1612,500 +1636,548 @@
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G28" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>115</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
         <v>116</v>
       </c>
       <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>120</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B30" t="s">
+      <c r="G30" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" t="s">
+        <v>125</v>
+      </c>
+      <c r="E31" t="s">
         <v>126</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="F31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="D31" t="s">
-[...5 lines deleted...]
-      <c r="F31" s="1" t="s">
+      <c r="G31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C32" t="s">
         <v>131</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G32" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
         <v>135</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>136</v>
       </c>
       <c r="G33" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C34" t="s">
         <v>139</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>140</v>
       </c>
       <c r="G34" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C35" t="s">
         <v>143</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>147</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>148</v>
       </c>
       <c r="G36" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>150</v>
       </c>
       <c r="B37" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>151</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G37" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>154</v>
       </c>
       <c r="B38" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>156</v>
       </c>
       <c r="G38" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>158</v>
       </c>
       <c r="B39" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C39" t="s">
         <v>159</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>160</v>
       </c>
       <c r="G39" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>164</v>
       </c>
       <c r="G40" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>166</v>
       </c>
       <c r="B41" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="C41" t="s">
         <v>167</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>168</v>
       </c>
       <c r="G41" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>170</v>
       </c>
       <c r="B42" t="s">
+        <v>130</v>
+      </c>
+      <c r="C42" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="G42" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>174</v>
       </c>
       <c r="B43" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D43" t="s">
         <v>10</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="G43" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>178</v>
       </c>
       <c r="B44" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C44" t="s">
-        <v>134</v>
+        <v>18</v>
       </c>
       <c r="D44" t="s">
         <v>10</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G44" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>170</v>
       </c>
       <c r="D45" t="s">
         <v>10</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G45" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
         <v>183</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="D46" t="s">
-        <v>186</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="F46" s="1" t="s">
+      <c r="G46" t="s">
         <v>188</v>
       </c>
-      <c r="G46" t="s">
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" t="s">
+        <v>183</v>
+      </c>
+      <c r="C47" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>189</v>
+      </c>
+      <c r="G47" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" t="s">
+        <v>192</v>
+      </c>
+      <c r="C48" t="s">
+        <v>193</v>
+      </c>
+      <c r="D48" t="s">
+        <v>194</v>
+      </c>
+      <c r="E48" t="s">
+        <v>195</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" t="s">
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
     <hyperlink ref="F26" r:id="rId25"/>
     <hyperlink ref="F27" r:id="rId26"/>
     <hyperlink ref="F28" r:id="rId27"/>
     <hyperlink ref="F29" r:id="rId28"/>
     <hyperlink ref="F30" r:id="rId29"/>
     <hyperlink ref="F31" r:id="rId30"/>
     <hyperlink ref="F32" r:id="rId31"/>
     <hyperlink ref="F33" r:id="rId32"/>
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
     <hyperlink ref="F38" r:id="rId37"/>
     <hyperlink ref="F39" r:id="rId38"/>
     <hyperlink ref="F40" r:id="rId39"/>
     <hyperlink ref="F41" r:id="rId40"/>
     <hyperlink ref="F42" r:id="rId41"/>
     <hyperlink ref="F43" r:id="rId42"/>
     <hyperlink ref="F44" r:id="rId43"/>
     <hyperlink ref="F45" r:id="rId44"/>
     <hyperlink ref="F46" r:id="rId45"/>
+    <hyperlink ref="F47" r:id="rId46"/>
+    <hyperlink ref="F48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>