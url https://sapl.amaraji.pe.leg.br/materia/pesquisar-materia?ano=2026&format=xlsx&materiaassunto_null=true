--- v0 (2026-02-15)
+++ v1 (2026-04-01)
@@ -10,157 +10,463 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="137">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ATAOR</t>
+  </si>
+  <si>
+    <t>Ata das Sessões Ordinárias</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ATA 1ª SESSÃO ORDINÁRIA.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª SESSÃO ORDINÁRIA.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª SESSÃO ORDINÁRIA DO 1º PERÍODO.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas de Pernambuco - TCE-PE</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/471/relatorio_tc__adailton_antonio__2005.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE AMARAJI/PE, CONCERNENTE AO EXERCÍCIO FINANCEIRO DE 2005 ( PREFEITO ADAILTON ANTÔNIO DE OLIVEIRA) PROCESSO TC Nº 0630030-3.</t>
+  </si>
+  <si>
     <t>436</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fláucio de Araújo Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL PARA ADEQUAÇÃO AO PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/451/proj._executivo_no_02.2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Concede reajuste de vencimentos aos profissionais do magistério público municipal da educação básica, para adequação ao Piso Salarial Profissional Nacional- PSPN, nos termos da Lei Federal nº 11.738/2008, da Portaria MEC nº 82, de 29 de janeiro de 2026, e da Medida Provisória nº1.334/2026, e dá outras providências.</t>
+  </si>
+  <si>
     <t>435</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2025/2026) - MD26</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_legislativo_no_001.2026.pdf</t>
   </si>
   <si>
     <t>FIXA O REAJUSTE DO VALOR DO SALÁRIO MÍNIMO PARA O ANO DE 2026 DOS SERVIDORES DA CÂMARA MUNICIPAL DE AMARAJI, ESTADO DE_x000D_
 PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Maria da Agricultura, Júlia de Berna</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui feriado Municipal no dia 15 de janeiro, "DIA DE SANTO AMARO" COPDROEIRO MUNICIPAL, no município de Amaraji/PE e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Deinha da Demarcação</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE AMARA]I, O USO DE ESCAPAMENTOS ADULTERADOS EM MOTOCICLETAS QUE PRODUZAM RUÍDOS EXCESSIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Júlia de Berna</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/449/proj._legislativo_no_04.2026__julia_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DISTRIBUÍÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/450/proj._legislativo_no_05.2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, A CAMPANHA " JANEIRO BRANCO ", A SER REALIZADA ANUALMENTE DURANTE O MÊS DE JANEIRO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/452/proj._legislativo_no_06.2026__deinha_.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS POLÍTICAS PÚBLICAS PARA A PRIMEIRA INFÂNCIA NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/454/proj._legislativo_no_07.2026__julia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO, COMBATE E ATENDIMENTO ÀS VÍTIMAS DE VIOLÊNCIA SEXUAL NO MUNICÍPIO DE AMARAJI/PE, BEM COMO REGULAMENTA A LEI FEDERAL Nº 12.845, DE 1º DE AGOSTO DE 2013 (LEI DO MINUTO SEGUINTE), DANDO AINDA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Maria da Agricultura</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DA PATRULHA MARIA DA PENHA NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, A QUAL FICARÁ VINCULADA A GUARDA MUNICIPAL, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Edson Enfermeiro</t>
+  </si>
+  <si>
+    <t>“Dispõe em âmbito municipal a Criação do Programa de Incentivo ao Planejamento Familiar e à Saúde da Mulher do Município de Amaraji e dá providências correlatas”.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA ESCADARIA NO ACESSO QUE LIGA A RUA JOÃO ALEXANDRE E AGAMENON MAGALHÕES, NA CIDADE DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>Evandro da Destilaria</t>
+  </si>
+  <si>
+    <t>SOLICITA A SUBSTITUÍÇÃO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO POR FOGOS DE ARTIFÍCIO SILENCIOSOS NO MUNICÍPIO DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>Deda do Sindicato</t>
+  </si>
+  <si>
+    <t>SOLICITA AS DEVIDAS PROVIDÊNCIAS PARA ORGANIZAR OS VEÍCULOS QUE FICAM ESTACIONADOS NA RUA ANTÔNIO GERVÁSIO DE SOUZA E A RUA PADRE VITORINO ( QUE DÁ ACESSO AO ATACADÃO AMARAJI).</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>SOLICITA A REFORMA NO PORTAL DA CIDADE, LOCALIZADO PRÓXIMO AO ECO PARQUE, INCLUINDO O NOME DA CIDADE DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONTINUIDADE AO PIÇARRAMENTO PARA O ACESSO DO ASSENTAMENTO RAÍZ DE DENTRO, E A REALIZAÇÃO DA REABERTURA DAS ESTRADAS, AS LINHAS D´AGUA ATÉ O ENGENHO RAIZ NOVA, CAXIAS E O ENGENHO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO O PROJETO QUE TRATA DO REAJUSTE DO SALÁRIO MÍNIMO DE 2026 NO MUNICÍPIO DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO O PROJETO QUE TRATA DO REAJUSTE SALARIAL DOS PROFESSORES NO PERCENTUAL DE 5,4%, E ATUALIZAR O PISO SALARIAL.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>Júlia de Berna, Maria da Agricultura</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE SERVIÇOS DE SANEAMERNTO NA RUA B, NO ALTO DO CRUZEIRO, AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>SOLICITA A CRIAAÇÃO DE UMA PRAÇA ATÍPICA NO MUNICÍPIO DE AMARAJI/PE, DESTINADAS ÀS CRIANÇAS ATÍPICAS.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE O PREFEITO FLÁUCIO ARAÚJO ENVIE UM OFÍCIO A GOVERNADORA RAQUEL LIRA, PARA A CONCLUSÃO DAS OBRAS DA RODOVIA PE-58, QUE LIGA A PE-71 AOS MUNICÍPIOS DE AMARAJI, CHÃ-GRANDE E POMBOS, PASSANDO PELO ASSENTAMENTO CÍCERO GOMES E PELA USINA NOSSA SENHORA DO CARMO.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Deivide de Glória</t>
+  </si>
+  <si>
+    <t>SOLICITA A REALIZAÇÃO DA LIMPEZA DA PRAÇA DA BANDEIRA, ONDE TEM UMA GRANDE QUANTIDADE DE ENTULHOS.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS DA ILUMINAÇÃO NA RUA C E RUA 25 NO BAIRRO ALICE BATISTA.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO ASSENTAMENTO RINOCERONTE, ONDE JÁ TEM AUTORIZAÇÃO DO INCRA.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES E PROVIDÊNCIAS ACERCA DA OFERTA DE EXAMES E ATENDIMENTO POR MÉDICOS ESPECIALISTAS NA REDE MUNICIPAL DE SAÚDE DE AMARAJI.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Ricardo de Pimpão</t>
+  </si>
+  <si>
+    <t>SOLICITA A PADRONIZAÇÃO DOS UNIFORMES PARA OS PROFISSIONAIS DA LIMPEZA DO MUNICÍPIO DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE GUARDA VIGILANTE PARA A QUADRA POLIESPORTIVA DO BAIRRO RECANTO DOS PÁSSAROS.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DO SERVIÇO DE SANEAMENTO BÁSICO NA RUA DOS PÁSSAROS, LOCALIZADA NO BAIRRO RECANTO DOS PÁSSAROS.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>SOLICITA A REALIZAÇÃO DE UM LEVANTAMENTO TÉCNICO, SEGUIDO DAS DEVIDAS PROVIDÊNCIAS PARA A RECUPERAÇÃO DAS RUAS QUE SE ENCONTRAM DANIFICADAS NO BAIRRO DA VILA DA CONCEIÇÃO.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS APROXIMIDADES DO CLUBE DOS TAMARINDOS, LOCALIZADO NA RUA SANTO AMARO.</t>
+  </si>
+  <si>
     <t>439</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS AO TRADICIONAL BLOCO `` LÁ VEM UDINHO ´´ QUE HÁ 28 ANOS ABRE OFICIALMENTE O CARNAVAL DO MUNICÍPIO DE AMARAJI, LEVANDO CULTURA, TRADIÇÃO E ALEGRIA.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS AO SENHOR JOSIAS GOMES DA SILVA, NATURAL DE AMARAJI-PE, PELA SUA TRAJETÓRIA DE VIDA E PELA ATUAÇÃO NO SERVIÇO PÚBLICO, TEM SE DESTACADO DE FORMA EXEMPLAR.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOUS ÀS EXCELENTÍSSIMAS SENHORAS VEREADORAS MARIA SOARES E JÚLIA BEATRIZ EM HOMENAGEM AO MÊS DA MULHER, EM RECONHECIMENTO A ATUAÇÃO PARLAMENTAR QUE ELAS VEM DESENVOLVENDO NO MUNICÍPIO DE AMARAJI/PE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -464,234 +770,1089 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/471/relatorio_tc__adailton_antonio__2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/451/proj._executivo_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_legislativo_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/449/proj._legislativo_no_04.2026__julia_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/450/proj._legislativo_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/452/proj._legislativo_no_06.2026__deinha_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/454/proj._legislativo_no_07.2026__julia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="167.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="39.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="F6" t="s">
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
         <v>29</v>
       </c>
-      <c r="G6" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="F7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>47</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>47</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>51</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" t="s">
+        <v>72</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" t="s">
+        <v>47</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" t="s">
+        <v>76</v>
+      </c>
+      <c r="F20" t="s">
+        <v>68</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>76</v>
+      </c>
+      <c r="F23" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>76</v>
+      </c>
+      <c r="F24" t="s">
+        <v>93</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>71</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>76</v>
+      </c>
+      <c r="F25" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" t="s">
+        <v>68</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>100</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>101</v>
+      </c>
+      <c r="D27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" t="s">
+        <v>76</v>
+      </c>
+      <c r="F27" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D28" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" t="s">
+        <v>76</v>
+      </c>
+      <c r="F28" t="s">
+        <v>102</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>110</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" t="s">
+        <v>75</v>
+      </c>
+      <c r="E32" t="s">
+        <v>76</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>121</v>
+      </c>
+      <c r="D33" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" t="s">
+        <v>76</v>
+      </c>
+      <c r="F33" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" t="s">
+        <v>75</v>
+      </c>
+      <c r="E34" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" t="s">
+        <v>68</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>130</v>
+      </c>
+      <c r="E36" t="s">
+        <v>131</v>
+      </c>
+      <c r="F36" t="s">
+        <v>47</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>133</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>130</v>
+      </c>
+      <c r="E37" t="s">
+        <v>131</v>
+      </c>
+      <c r="F37" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" t="s">
+        <v>130</v>
+      </c>
+      <c r="E38" t="s">
+        <v>131</v>
+      </c>
+      <c r="F38" t="s">
+        <v>47</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>