--- v1 (2026-04-01)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="301" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="719" uniqueCount="317">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -75,398 +75,940 @@
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA DO 1º PERÍODO.</t>
   </si>
   <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª SESSÃO ORDINÁRIA DO PRIMEIRO PERÍODO 2026.</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª SESSÃO ORDINÁRIA DO 1º PERÍODO.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª SESSÃO ORDINÁRIA DO 1º PERÍODO.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª SESSÃO ORDINÁRIA DO 1º PERÍODO LEGISLATIVO 2026.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª SESSÃO ORDINÁRIA DO 1º PERÍODO DE 2026.</t>
+  </si>
+  <si>
     <t>471</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas de Pernambuco - TCE-PE</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/471/relatorio_tc__adailton_antonio__2005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE AMARAJI/PE, CONCERNENTE AO EXERCÍCIO FINANCEIRO DE 2005 ( PREFEITO ADAILTON ANTÔNIO DE OLIVEIRA) PROCESSO TC Nº 0630030-3.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Fláucio de Araújo Guimarães</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL PARA ADEQUAÇÃO AO PISO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/451/proj._executivo_no_02.2026.pdf</t>
   </si>
   <si>
     <t>EMENTA: Concede reajuste de vencimentos aos profissionais do magistério público municipal da educação básica, para adequação ao Piso Salarial Profissional Nacional- PSPN, nos termos da Lei Federal nº 11.738/2008, da Portaria MEC nº 82, de 29 de janeiro de 2026, e da Medida Provisória nº1.334/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/480/proj._executivo_no_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: Institui diretrizes programáticas e orientadoras para a atuação do Município de Amaraji no âmbito da política pública de enfrentamento à_x000D_
+violência contra as mulheres, em consonância com a Lei Federal nº 14.899/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora (Biênio 2025/2026) - MD26</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_legislativo_no_001.2026.pdf</t>
   </si>
   <si>
     <t>FIXA O REAJUSTE DO VALOR DO SALÁRIO MÍNIMO PARA O ANO DE 2026 DOS SERVIDORES DA CÂMARA MUNICIPAL DE AMARAJI, ESTADO DE_x000D_
 PERNAMBUCO, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Maria da Agricultura, Júlia de Berna</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui feriado Municipal no dia 15 de janeiro, "DIA DE SANTO AMARO" COPDROEIRO MUNICIPAL, no município de Amaraji/PE e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Deinha da Demarcação</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_legislativo_no_003.2026__deinha.pdf</t>
+  </si>
+  <si>
     <t>PROÍBE, NO ÂMBITO DO MUNICÍPIO DE AMARA]I, O USO DE ESCAPAMENTOS ADULTERADOS EM MOTOCICLETAS QUE PRODUZAM RUÍDOS EXCESSIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>Júlia de Berna</t>
   </si>
   <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/449/proj._legislativo_no_04.2026__julia_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISTRIBUÍÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/450/proj._legislativo_no_05.2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, A CAMPANHA " JANEIRO BRANCO ", A SER REALIZADA ANUALMENTE DURANTE O MÊS DE JANEIRO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/452/proj._legislativo_no_06.2026__deinha_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS POLÍTICAS PÚBLICAS PARA A PRIMEIRA INFÂNCIA NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/454/proj._legislativo_no_07.2026__julia.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO, COMBATE E ATENDIMENTO ÀS VÍTIMAS DE VIOLÊNCIA SEXUAL NO MUNICÍPIO DE AMARAJI/PE, BEM COMO REGULAMENTA A LEI FEDERAL Nº 12.845, DE 1º DE AGOSTO DE 2013 (LEI DO MINUTO SEGUINTE), DANDO AINDA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Maria da Agricultura</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/455/proj._legislativo_no_08.2026__maria.pdf</t>
+  </si>
+  <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA CRIAÇÃO DA PATRULHA MARIA DA PENHA NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE, A QUAL FICARÁ VINCULADA A GUARDA MUNICIPAL, BEM COMO DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Edson Enfermeiro</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/468/proj._legislativo_no_09.2026__edson.pdf</t>
+  </si>
+  <si>
     <t>“Dispõe em âmbito municipal a Criação do Programa de Incentivo ao Planejamento Familiar e à Saúde da Mulher do Município de Amaraji e dá providências correlatas”.</t>
   </si>
   <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Ricardo de Pimpão</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/472/proj._legislativo_no_10.2026__ricardo_e_eliseu.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DE UMA ACADEMIA DA CIDADE NA PRAÇA DA BANDEIRA, NO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/479/proj._legislativo_no_11.2026__deinha.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA A UNIDADE BÁSICA DE SAÚDE LOCALIZADA NA RUA DAS ORQUÍDEAS, BAIRRO JOÃO PAULO II, DE “UNIDADE BÁSICA DE SAÚDE MANOEL RODRIGUES DE OLIVEIRA”, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O CANIL MUNICIPAL PARA ACOLHIMENTO DE ANIMAIS DE RUA NO ÂMBITO DO MUNICÍPIO DE AMARAJI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA DE TREINAMENTO ANUAL PARA PROFESSORES E FUNCIONÁRIOS DA REDE PÚBLICA DE ENSINO PARA IDENTIFICAÇÃO DE SINAIS DE VIOLÊNCIA SEXUAL, FÍSICA E ABUSO CONTRA CRIANÇAS E ADOLESCENTES, BEM COMO SOBRE A NOTIFICAÇÃO COMPULSÓRIA ÀS REDES DE PROTEÇÃO AOS MENORES, DANDO AINDA OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Evandro da Destilaria</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PROGRAMA " CICLISTA SEGURO", DESTINADO AO INCENTIVO À INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO EDUCATIVAS ACERCA DA DISTÂNCIA MÍNIMA DE SEGURANÇA PARA ULTRAPASSAGEM DE CICLISTAS EM VIAS DE ALTO FLUXO, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Deda do Sindicato</t>
+  </si>
+  <si>
+    <t>INSTITUI, EM ÂMBITO MUNICIPAL A POLÍTICA PERMANENTE DE EDUCAÇÃO E SEGURANÇA VIÁRIA NAS ESCOLAS, DENOMINADA "TRÂNSITO PARA A VIDA "_x000D_
+DISPONDO TAMBÉM SOBRE AÇÕES DE EDUCAÇÃO PARA O TRÂNSITO, PREVENÇÃO DE ACIDENTES, FISCALIZAÇÃO ELETRÔNICA INTELIGENTE, REDUÇÃO DE VELOCIDADE EM ÁREAS ESCOLARES E DE GRANDE CIRCULAÇÃO DE PEDESTRES, DANDO AINDA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Maria da Agricultura, Deda do Sindicato, Deinha da Demarcação, Deivide de Glória, Edson Enfermeiro, Eliseu da Banana, Evandro da Destilaria, Júlia de Berna, Ricardo de Pimpão</t>
+  </si>
+  <si>
+    <t>PROÍBE O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ARTFÍCIO E ARTEFATOS PIROTÉCNICOS QUE POSSUAM ESTAMPIDO RUIDOSO NO MUNICÍPIO DE AMARAJI/PE, ABRE EXCEÇÃO PARA AS APRESENTAÇÕES DE BACAMARTEIROS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>INSTITUI A FESTA MUNICIPAL DO VAQUEIRO NO MUNICÍPIO DE AMARAJI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR POLÍTICA PÚBLICA VOLTADA À CRIAÇÃO DE ESPAÇOS PÚBLICOS ADAPTADOS E INCLUSIVOS PARA PESSOAS COM DEFICIÊNCIA, ESPECIALMENTE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA ( TEA), E DEMAIS CONDIÇÕES NEURODIVERGENTES NO MUNICÍPIO DE AMARAJI/PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL DE APOIO ÀS MÃES ATÍPICAS - PAMA, NO ÂMBITO DO MUNICÍPIO DE AMARAJI/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADAS DE CONTAS</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/483/proj._decreto_legislativo_no_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE AMARAJI/PE, CONCERNENTE AO EXERCÍCIO FINANCEIRO DE 2005 ( PREFEITO ADAILTON ANTÔNIO DE OLIVEIRA).</t>
+  </si>
+  <si>
     <t>441</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/441/requerimento_no_01.2026_pdf__deinha_.pdf</t>
+  </si>
+  <si>
     <t>CONSTRUÇÃO DE UMA ESCADARIA NO ACESSO QUE LIGA A RUA JOÃO ALEXANDRE E AGAMENON MAGALHÕES, NA CIDADE DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>Evandro da Destilaria</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/442/requerimento_no_02.2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUÍÇÃO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO POR FOGOS DE ARTIFÍCIO SILENCIOSOS NO MUNICÍPIO DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>Deda do Sindicato</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_no_03.2026.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS DEVIDAS PROVIDÊNCIAS PARA ORGANIZAR OS VEÍCULOS QUE FICAM ESTACIONADOS NA RUA ANTÔNIO GERVÁSIO DE SOUZA E A RUA PADRE VITORINO ( QUE DÁ ACESSO AO ATACADÃO AMARAJI).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_no_04.2026___maria_.pdf</t>
+  </si>
+  <si>
     <t>SOLICITA A REFORMA NO PORTAL DA CIDADE, LOCALIZADO PRÓXIMO AO ECO PARQUE, INCLUINDO O NOME DA CIDADE DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_no_05.2026___maria_.pdf</t>
+  </si>
+  <si>
     <t>SOLICITA A CONTINUIDADE AO PIÇARRAMENTO PARA O ACESSO DO ASSENTAMENTO RAÍZ DE DENTRO, E A REALIZAÇÃO DA REABERTURA DAS ESTRADAS, AS LINHAS D´AGUA ATÉ O ENGENHO RAIZ NOVA, CAXIAS E O ENGENHO PARAÍSO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/446/requerimento_no_06.2026___maria_e_julia_.pdf</t>
+  </si>
+  <si>
     <t>SOLICITA AO PODER EXECUTIVO O PROJETO QUE TRATA DO REAJUSTE DO SALÁRIO MÍNIMO DE 2026 NO MUNICÍPIO DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_no_07.2026___maria_e_julia_.pdf</t>
+  </si>
+  <si>
     <t>SOLICITA AO PODER EXECUTIVO O PROJETO QUE TRATA DO REAJUSTE SALARIAL DOS PROFESSORES NO PERCENTUAL DE 5,4%, E ATUALIZAR O PISO SALARIAL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>Júlia de Berna, Maria da Agricultura</t>
   </si>
   <si>
-    <t>SOLICITAÇÃO DE SERVIÇOS DE SANEAMERNTO NA RUA B, NO ALTO DO CRUZEIRO, AMARAJI/PE.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_no_08.2026___julia_e_maria.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE SERVIÇOS DE SANEAMEANTO NA RUA B, NO ALTO DO CRUZEIRO, AMARAJI/PE.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>SOLICITA A CRIAAÇÃO DE UMA PRAÇA ATÍPICA NO MUNICÍPIO DE AMARAJI/PE, DESTINADAS ÀS CRIANÇAS ATÍPICAS.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_no_09.2026__maria.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CRIAÇÃO DE UMA PRAÇA ATÍPICA NO MUNICÍPIO DE AMARAJI/PE, DESTINADAS ÀS CRIANÇAS ATÍPICAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>10</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_no_10.2026__maria.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O PREFEITO FLÁUCIO ARAÚJO ENVIE UM OFÍCIO A GOVERNADORA RAQUEL LIRA, PARA A CONCLUSÃO DAS OBRAS DA RODOVIA PE-58, QUE LIGA A PE-71 AOS MUNICÍPIOS DE AMARAJI, CHÃ-GRANDE E POMBOS, PASSANDO PELO ASSENTAMENTO CÍCERO GOMES E PELA USINA NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Deivide de Glória</t>
   </si>
   <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_no_11.2026__deivide.pdf</t>
+  </si>
+  <si>
     <t>SOLICITA A REALIZAÇÃO DA LIMPEZA DA PRAÇA DA BANDEIRA, ONDE TEM UMA GRANDE QUANTIDADE DE ENTULHOS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>SOLICITA PROVIDÊNCIAS DA ILUMINAÇÃO NA RUA C E RUA 25 NO BAIRRO ALICE BATISTA.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/461/requerimento_no_12.2026__deivide.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA PROVIDÊNCIAS DA ILUMINAÇÃO NA RUA C E RUA 25, NO BAIRRO ALICE BATISTA EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO ASSENTAMENTO RINOCERONTE, ONDE JÁ TEM AUTORIZAÇÃO DO INCRA.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/462/requerimento_no_13.2026__deinha.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NO ASSENTAMENTO RINOCERONTE, ONDE JÁ TEM AUTORIZAÇÃO DO INCRA, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>14</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_no_14.2026__julia.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES E PROVIDÊNCIAS ACERCA DA OFERTA DE EXAMES E ATENDIMENTO POR MÉDICOS ESPECIALISTAS NA REDE MUNICIPAL DE SAÚDE DE AMARAJI.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>Ricardo de Pimpão</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_no_15.2026__ricardo.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PADRONIZAÇÃO DOS UNIFORMES PARA OS PROFISSIONAIS DA LIMPEZA DO MUNICÍPIO DE AMARAJI-PE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>16</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_no_16.2026__ricardo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GUARDA VIGILANTE PARA A QUADRA POLIESPORTIVA DO BAIRRO RECANTO DOS PÁSSAROS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>SOLICITAÇÃO DO SERVIÇO DE SANEAMENTO BÁSICO NA RUA DOS PÁSSAROS, LOCALIZADA NO BAIRRO RECANTO DOS PÁSSAROS.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/467/requerimento_no_17.2026__ricardo.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DO SERVIÇO DE SANEAMENTO BÁSICO NA RUA DOS PÁSSAROS, LOCALIZADA NO BAIRRO RECANTO DOS PÁSSAROS, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>SOLICITA A REALIZAÇÃO DE UM LEVANTAMENTO TÉCNICO, SEGUIDO DAS DEVIDAS PROVIDÊNCIAS PARA A RECUPERAÇÃO DAS RUAS QUE SE ENCONTRAM DANIFICADAS NO BAIRRO DA VILA DA CONCEIÇÃO.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/469/requerimento_no_18.2026__maria.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AS DEVIDAS PROVIDÊNCIAS PARA A RECUPERAÇÃO DAS RUAS QUE SE ENCONTRAM DANIFICADAS NO BAIRRO DA VILA DA CONCEIÇÃO, EM AMARAJI/PE.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS APROXIMIDADES DO CLUBE DOS TAMARINDOS, LOCALIZADO NA RUA SANTO AMARO.</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/470/requerimento_no_19.2026__deinha.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NAS APROXIMIDADES DO CLUBE DOS TAMARINDOS, LOCALIZADO NA RUA SANTO AMARO EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Ricardo de Pimpão, Eliseu da Banana</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_no_20.2026__ricardo_e_eliseu.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE TRÊS QEBRA-MOLAS NA RUA 22, NO BAIRRO ALICE BATISTA, EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_no_21.2026__deinha.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA REFORÇO NO POLICIAMENTO OSTENSIVO PARA O DISTRITO DE DEMARCAÇÃO, EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_no_22.2026__eliseu_e_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA O SANEAMENTO BÁSICO NA RUA 22, NO BAIRRO ALICE BATISTA, EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Eliseu da Banana</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_no_23.2026__eliseu_.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE SINALIZAÇÃO NOS QUEBRA-MOLAS DA CIDADE DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Eliseu da Banana, Ricardo de Pimpão</t>
+  </si>
+  <si>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/477/requerimento_no_24.2026__eliseu_e_ricardo_.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DA CONSTRUÇÃO DE UM GALPÃO/ GARAGEM PARA VEÍCULOS DA PREFEITURA DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLATAÇÃO DE UM CHAFARIZ EM FRENTE A ESCOLA SÃO JOSÉ DA BOA ESPERANÇA, PARA ATENDER OS MORADORES DAQUELA LOCALIDADE.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>SOLICITA A MELHORIA DO CAMPO DO ASSENTAMENTO RAÍZ DE DENTRO, COM A COLOCAÇÃO DE UMA BARRA DE FUTEBOL.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>SOLICITA AS INFORMAÇÕES SOBRE A OBRA DE SANEAMENTO DA RUA MÁRIO DOMINGOS, E O PRAZO DE CONCLUSÃO.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA AVENIDA AYRTON SENA, NAS APROXIMIDADES DA ASSOCIAÇÃO DAS VANS.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>SOLICITA O PIÇARRAMENTO DA ESTRADA DE SETE RANCHOS, NO TRECHO DA DESTILARIA, NOS ASSENTAMENTOS, NÃO PENSEI, ESTIVAS E RIACHÃO DO NORTE.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>SOLICITA UMA AÇÃO DE LIMPEZA DOS CÓRREGOS E RIOS DA CIDADE.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UMA PONTE DA MIQUELINA QUE DÁ ACESSO ENTRE OS BAIRROS VILA DA CONCEIÇÃO E RECANTO DOS PÁSSAROS.</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE COBERTAS NOS CHAFARIZES DA CIDADE DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>SOLICITA UMA AÇÃO TAPA-BURACOS NAS RUAS DA CIDADE DE AMARAJI-PE.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Eliseu da Banana, Maria da Agricultura</t>
+  </si>
+  <si>
+    <t>SOLICITA A CONSTRUÇÃO DE UM CORRIMÃO NA AVENIDA AYRTON SENA, NAS APROXIMIDDAES DA LOJA DE BICUDO EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>SOLICITA UMA AÇÃO DE DETETIZAÇÃO NAS RUAS DOS BAIRROS ALICE BATISTA E JOÃO PAULO II.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>SOLICITA SERVIÇOS DE SANEAMENTO BÁSICO E RECUPERAÇÃO DO CALÇAMENTO DA RUA 22 NO BAIRRO ALICE BATISTA EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>SOLICITA O PAGAMENTO DO SALÁRIO DOS PROFESSORES CONTRATADOS COM BASE NO PISO NACIONAL DO MAGISTÉRIO EM CONFORMIDADE  DA DECISÃO DO SUPREMO TRIBUNAL FEDERAL.</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO, O QUADRO DOS SERVIDORES CONTRATADOS, EFETIVOS, COMISSIONADOS E TERCERIZADOS, VÍNCULADOS A TODOS OS ÓRGÃOS E SECRETARIAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>SOLICITA A SECRETARIA DE SAÚDE, INFORMAÇÕES SOBRE OS SERVIÇOS DE ULTRASSONOGRAFIA E EXAMES LABORATORIAIS REALIZADO NO MUNICÍPIO DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA FEITO ESTUDOS E PROVIDÊNCIAS PARA DESAPROPRIAMENTO  DE UM TERRENO PARA À CONSTRUÇÃO DE UM CAMPO DE FUTEBOL MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>SOLICITA A INSTALAÇÃO DE UM APARELHO DE AR- CONDICIONADO NA SALA DE CURATIVOS DA UNIDADE D SAÚDE DO MUNICÍPIO HOSPITAL ALICE BATISTA DOS ANJOS ( HABA).</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O FUNCIONAMENTO DA ESCOLA MUNICIPAL SÃO JOSÉ DA BOA ESPERANÇA.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>SOLICITA O CALÇAMENTO EM FRENTE À ESCOLA MUNICIPAL NOVA.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>SOLICITA O SANEAMENTO EM FRENTE À ESCOLA NOVA.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO E MANUTENÇÃO DOS PONTOS DE ILUNINAÇÃO PÚBLICA NO ASSENTAMENTO DEVANEIO.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>SOLICITA A IMPLANTAÇÃO E MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA NO ASSENTAMENTO NÃO PENSEI, LOCALIZADO EM AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DA FESTA MUNICIPAL DO VAQUEIRO NO MUNICÍPIO DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE AMARAJI A " ESCOLA DO LEGISLATIVO " E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS AO TRADICIONAL BLOCO `` LÁ VEM UDINHO ´´ QUE HÁ 28 ANOS ABRE OFICIALMENTE O CARNAVAL DO MUNICÍPIO DE AMARAJI, LEVANDO CULTURA, TRADIÇÃO E ALEGRIA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS AO SENHOR JOSIAS GOMES DA SILVA, NATURAL DE AMARAJI-PE, PELA SUA TRAJETÓRIA DE VIDA E PELA ATUAÇÃO NO SERVIÇO PÚBLICO, TEM SE DESTACADO DE FORMA EXEMPLAR.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOUS ÀS EXCELENTÍSSIMAS SENHORAS VEREADORAS MARIA SOARES E JÚLIA BEATRIZ EM HOMENAGEM AO MÊS DA MULHER, EM RECONHECIMENTO A ATUAÇÃO PARLAMENTAR QUE ELAS VEM DESENVOLVENDO NO MUNICÍPIO DE AMARAJI/PE.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>Deinha da Demarcação, Deda do Sindicato, Deivide de Glória, Edson Enfermeiro, Eliseu da Banana, Evandro da Destilaria, Júlia de Berna, Ricardo de Pimpão</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE AMARAJI, EM NOME DE TODOS OS VEREADORES DESTA CASA LEGISLATIVA, MANIFESTA PROFUNDO PESAR PELO FALECIMENTO DA SENHORA IRENE TEREZA, MÃE DA VEREADORA MARIA DA AGRICULTURA.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DO SENHOR BENEDITO ANTÔNIO DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DO SENHOR GERALDO FERREIRA DE ARAÚJO ( PAI DE GUGUINHA ARAÚJO) .</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR À FAMÍLIA DA SENHORA MARIA HELENA SILVEIRA.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>ATAEX</t>
+  </si>
+  <si>
+    <t>Ata das Sessões Extraordinárias</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA DO 1º PERÍODO DE 2026.</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>DPP</t>
+  </si>
+  <si>
+    <t>Dispensa de Parecer</t>
+  </si>
+  <si>
+    <t>DISPENSA DE PARECER REFERENTE AO PROJETO DO EXCUTIVO Nº 03/2026.</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>DISPENSA DE PARECER DO PROJETO DO LEGISLATIVO Nº 11/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -770,68 +1312,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/471/relatorio_tc__adailton_antonio__2005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/451/proj._executivo_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_legislativo_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/449/proj._legislativo_no_04.2026__julia_.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/450/proj._legislativo_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/452/proj._legislativo_no_06.2026__deinha_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/454/proj._legislativo_no_07.2026__julia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/471/relatorio_tc__adailton_antonio__2005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/436/proj._executivo_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/451/proj._executivo_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/480/proj._executivo_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_legislativo_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/437/proj._legislativo_no_02.2026__julia_e_maria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_legislativo_no_003.2026__deinha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/449/proj._legislativo_no_04.2026__julia_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/450/proj._legislativo_no_05.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/452/proj._legislativo_no_06.2026__deinha_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/454/proj._legislativo_no_07.2026__julia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/455/proj._legislativo_no_08.2026__maria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/468/proj._legislativo_no_09.2026__edson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/472/proj._legislativo_no_10.2026__ricardo_e_eliseu.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/479/proj._legislativo_no_11.2026__deinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/483/proj._decreto_legislativo_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/441/requerimento_no_01.2026_pdf__deinha_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/442/requerimento_no_02.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/443/requerimento_no_03.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/444/requerimento_no_04.2026___maria_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/445/requerimento_no_05.2026___maria_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/446/requerimento_no_06.2026___maria_e_julia_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/447/requerimento_no_07.2026___maria_e_julia_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_no_08.2026___julia_e_maria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/458/requerimento_no_09.2026__maria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/459/requerimento_no_10.2026__maria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/460/requerimento_no_11.2026__deivide.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/461/requerimento_no_12.2026__deivide.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/462/requerimento_no_13.2026__deinha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/463/requerimento_no_14.2026__julia.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/465/requerimento_no_15.2026__ricardo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/466/requerimento_no_16.2026__ricardo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/467/requerimento_no_17.2026__ricardo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/469/requerimento_no_18.2026__maria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/470/requerimento_no_19.2026__deinha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_no_20.2026__ricardo_e_eliseu.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/474/requerimento_no_21.2026__deinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/475/requerimento_no_22.2026__eliseu_e_ricardo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/476/requerimento_no_23.2026__eliseu_.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2026/477/requerimento_no_24.2026__eliseu_e_ricardo_.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -894,965 +1436,2378 @@
       </c>
       <c r="C4" t="s">
         <v>19</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>13</v>
+        <v>66</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F18" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
+        <v>56</v>
+      </c>
+      <c r="F19" t="s">
+        <v>65</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>88</v>
-      </c>
-[...16 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H22" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>90</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E23" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>13</v>
+        <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="D24" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E24" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F24" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E25" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E26" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H26" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E27" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H27" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E28" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H28" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E29" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F29" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H29" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E30" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F30" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H30" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E31" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F31" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="E32" t="s">
-        <v>76</v>
+        <v>56</v>
       </c>
       <c r="F32" t="s">
-        <v>115</v>
+        <v>69</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>13</v>
       </c>
       <c r="H32" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>13</v>
+        <v>130</v>
       </c>
       <c r="H33" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>124</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="E34" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>13</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>75</v>
+        <v>133</v>
       </c>
       <c r="E35" t="s">
-        <v>76</v>
+        <v>134</v>
       </c>
       <c r="F35" t="s">
-        <v>47</v>
+        <v>107</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F36" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>13</v>
+        <v>141</v>
       </c>
       <c r="H36" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F37" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>13</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" t="s">
+        <v>134</v>
+      </c>
+      <c r="F38" t="s">
+        <v>82</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H38" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>149</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" t="s">
+        <v>61</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>152</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D40" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" t="s">
+        <v>134</v>
+      </c>
+      <c r="F40" t="s">
+        <v>61</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>155</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F41" t="s">
+        <v>156</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H41" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>159</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" t="s">
+        <v>133</v>
+      </c>
+      <c r="E42" t="s">
+        <v>134</v>
+      </c>
+      <c r="F42" t="s">
+        <v>82</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H42" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>162</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>91</v>
+      </c>
+      <c r="D43" t="s">
+        <v>133</v>
+      </c>
+      <c r="E43" t="s">
+        <v>134</v>
+      </c>
+      <c r="F43" t="s">
+        <v>82</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H43" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>96</v>
+      </c>
+      <c r="D44" t="s">
+        <v>133</v>
+      </c>
+      <c r="E44" t="s">
+        <v>134</v>
+      </c>
+      <c r="F44" t="s">
+        <v>166</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H44" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>169</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" t="s">
+        <v>134</v>
+      </c>
+      <c r="F45" t="s">
+        <v>166</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H45" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>103</v>
+      </c>
+      <c r="D46" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" t="s">
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>65</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>175</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>106</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" t="s">
+        <v>134</v>
+      </c>
+      <c r="F47" t="s">
+        <v>69</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H47" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>178</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>110</v>
+      </c>
+      <c r="D48" t="s">
+        <v>133</v>
+      </c>
+      <c r="E48" t="s">
+        <v>134</v>
+      </c>
+      <c r="F48" t="s">
+        <v>92</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" t="s">
+        <v>133</v>
+      </c>
+      <c r="E49" t="s">
+        <v>134</v>
+      </c>
+      <c r="F49" t="s">
+        <v>92</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" t="s">
+        <v>133</v>
+      </c>
+      <c r="E50" t="s">
+        <v>134</v>
+      </c>
+      <c r="F50" t="s">
+        <v>92</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" t="s">
+        <v>133</v>
+      </c>
+      <c r="E51" t="s">
+        <v>134</v>
+      </c>
+      <c r="F51" t="s">
+        <v>82</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H51" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>190</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>124</v>
+      </c>
+      <c r="D52" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" t="s">
+        <v>134</v>
+      </c>
+      <c r="F52" t="s">
+        <v>65</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H52" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>193</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" t="s">
+        <v>134</v>
+      </c>
+      <c r="F53" t="s">
+        <v>195</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>199</v>
+      </c>
+      <c r="D54" t="s">
+        <v>133</v>
+      </c>
+      <c r="E54" t="s">
+        <v>134</v>
+      </c>
+      <c r="F54" t="s">
+        <v>65</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H54" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>202</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>203</v>
+      </c>
+      <c r="D55" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" t="s">
+        <v>134</v>
+      </c>
+      <c r="F55" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>207</v>
+      </c>
+      <c r="D56" t="s">
+        <v>133</v>
+      </c>
+      <c r="E56" t="s">
+        <v>134</v>
+      </c>
+      <c r="F56" t="s">
+        <v>208</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H56" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>211</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" t="s">
+        <v>134</v>
+      </c>
+      <c r="F57" t="s">
+        <v>213</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H57" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>216</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>217</v>
+      </c>
+      <c r="D58" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" t="s">
+        <v>134</v>
+      </c>
+      <c r="F58" t="s">
+        <v>65</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>219</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>220</v>
+      </c>
+      <c r="D59" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" t="s">
+        <v>134</v>
+      </c>
+      <c r="F59" t="s">
+        <v>65</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>222</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>223</v>
+      </c>
+      <c r="D60" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" t="s">
+        <v>134</v>
+      </c>
+      <c r="F60" t="s">
+        <v>166</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H60" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>225</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>226</v>
+      </c>
+      <c r="D61" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" t="s">
+        <v>134</v>
+      </c>
+      <c r="F61" t="s">
+        <v>195</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>228</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>229</v>
+      </c>
+      <c r="D62" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" t="s">
+        <v>134</v>
+      </c>
+      <c r="F62" t="s">
+        <v>195</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>231</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>232</v>
+      </c>
+      <c r="D63" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" t="s">
+        <v>134</v>
+      </c>
+      <c r="F63" t="s">
+        <v>213</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>234</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>235</v>
+      </c>
+      <c r="D64" t="s">
+        <v>133</v>
+      </c>
+      <c r="E64" t="s">
+        <v>134</v>
+      </c>
+      <c r="F64" t="s">
+        <v>195</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>238</v>
+      </c>
+      <c r="D65" t="s">
+        <v>133</v>
+      </c>
+      <c r="E65" t="s">
+        <v>134</v>
+      </c>
+      <c r="F65" t="s">
+        <v>213</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>240</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>241</v>
+      </c>
+      <c r="D66" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" t="s">
+        <v>134</v>
+      </c>
+      <c r="F66" t="s">
+        <v>195</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>243</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>244</v>
+      </c>
+      <c r="D67" t="s">
+        <v>133</v>
+      </c>
+      <c r="E67" t="s">
+        <v>134</v>
+      </c>
+      <c r="F67" t="s">
+        <v>245</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>247</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>248</v>
+      </c>
+      <c r="D68" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" t="s">
+        <v>134</v>
+      </c>
+      <c r="F68" t="s">
+        <v>82</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>251</v>
+      </c>
+      <c r="D69" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" t="s">
+        <v>134</v>
+      </c>
+      <c r="F69" t="s">
+        <v>82</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>253</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>254</v>
+      </c>
+      <c r="D70" t="s">
+        <v>133</v>
+      </c>
+      <c r="E70" t="s">
+        <v>134</v>
+      </c>
+      <c r="F70" t="s">
+        <v>82</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>256</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>257</v>
+      </c>
+      <c r="D71" t="s">
+        <v>133</v>
+      </c>
+      <c r="E71" t="s">
+        <v>134</v>
+      </c>
+      <c r="F71" t="s">
+        <v>69</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>259</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>260</v>
+      </c>
+      <c r="D72" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" t="s">
+        <v>134</v>
+      </c>
+      <c r="F72" t="s">
+        <v>166</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>262</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>263</v>
+      </c>
+      <c r="D73" t="s">
+        <v>133</v>
+      </c>
+      <c r="E73" t="s">
+        <v>134</v>
+      </c>
+      <c r="F73" t="s">
+        <v>195</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>265</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>266</v>
+      </c>
+      <c r="D74" t="s">
+        <v>133</v>
+      </c>
+      <c r="E74" t="s">
+        <v>134</v>
+      </c>
+      <c r="F74" t="s">
+        <v>166</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>268</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>269</v>
+      </c>
+      <c r="D75" t="s">
+        <v>133</v>
+      </c>
+      <c r="E75" t="s">
+        <v>134</v>
+      </c>
+      <c r="F75" t="s">
+        <v>166</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>271</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>272</v>
+      </c>
+      <c r="D76" t="s">
+        <v>133</v>
+      </c>
+      <c r="E76" t="s">
+        <v>134</v>
+      </c>
+      <c r="F76" t="s">
+        <v>195</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H76" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>274</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>275</v>
+      </c>
+      <c r="D77" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" t="s">
+        <v>134</v>
+      </c>
+      <c r="F77" t="s">
+        <v>195</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H77" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>277</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>278</v>
+      </c>
+      <c r="D78" t="s">
+        <v>133</v>
+      </c>
+      <c r="E78" t="s">
+        <v>134</v>
+      </c>
+      <c r="F78" t="s">
+        <v>82</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H78" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>280</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>281</v>
+      </c>
+      <c r="D79" t="s">
+        <v>133</v>
+      </c>
+      <c r="E79" t="s">
+        <v>134</v>
+      </c>
+      <c r="F79" t="s">
+        <v>82</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H79" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>283</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>284</v>
+      </c>
+      <c r="D80" t="s">
+        <v>133</v>
+      </c>
+      <c r="E80" t="s">
+        <v>134</v>
+      </c>
+      <c r="F80" t="s">
+        <v>69</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>286</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>287</v>
+      </c>
+      <c r="E81" t="s">
+        <v>288</v>
+      </c>
+      <c r="F81" t="s">
+        <v>65</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H81" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>290</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>291</v>
+      </c>
+      <c r="E82" t="s">
+        <v>292</v>
+      </c>
+      <c r="F82" t="s">
+        <v>65</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H82" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>294</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>16</v>
+      </c>
+      <c r="D83" t="s">
+        <v>291</v>
+      </c>
+      <c r="E83" t="s">
+        <v>292</v>
+      </c>
+      <c r="F83" t="s">
+        <v>69</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H83" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>296</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>19</v>
       </c>
-      <c r="D38" t="s">
-[...12 lines deleted...]
-        <v>136</v>
+      <c r="D84" t="s">
+        <v>291</v>
+      </c>
+      <c r="E84" t="s">
+        <v>292</v>
+      </c>
+      <c r="F84" t="s">
+        <v>65</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H84" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>298</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" t="s">
+        <v>291</v>
+      </c>
+      <c r="E85" t="s">
+        <v>292</v>
+      </c>
+      <c r="F85" t="s">
+        <v>299</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H85" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>301</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>291</v>
+      </c>
+      <c r="E86" t="s">
+        <v>292</v>
+      </c>
+      <c r="F86" t="s">
+        <v>87</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H86" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>303</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>28</v>
+      </c>
+      <c r="D87" t="s">
+        <v>291</v>
+      </c>
+      <c r="E87" t="s">
+        <v>292</v>
+      </c>
+      <c r="F87" t="s">
+        <v>87</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H87" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>305</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>31</v>
+      </c>
+      <c r="D88" t="s">
+        <v>291</v>
+      </c>
+      <c r="E88" t="s">
+        <v>292</v>
+      </c>
+      <c r="F88" t="s">
+        <v>87</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H88" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>307</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>308</v>
+      </c>
+      <c r="E89" t="s">
+        <v>309</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H89" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>311</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>312</v>
+      </c>
+      <c r="E90" t="s">
+        <v>313</v>
+      </c>
+      <c r="F90" t="s">
+        <v>45</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H90" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>315</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>16</v>
+      </c>
+      <c r="D91" t="s">
+        <v>312</v>
+      </c>
+      <c r="E91" t="s">
+        <v>313</v>
+      </c>
+      <c r="F91" t="s">
+        <v>65</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H91" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>