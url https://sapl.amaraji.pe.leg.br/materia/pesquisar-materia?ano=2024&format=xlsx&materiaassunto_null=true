--- v0 (2025-11-17)
+++ v1 (2026-04-04)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ATAOR</t>
   </si>
   <si>
     <t>Ata das Sessões Ordinárias</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Ata da 17ª Reunião Ordinária de 2024</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Ata da 18ª Reunião Ordinária de 2024</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ATA DA 19ª REUNIÃO ORDINÁRIA DE 2024</t>
   </si>
   <si>
     <t>179</t>
   </si>
@@ -135,435 +135,435 @@
   <si>
     <t>198</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ata da 24ª Reunião Ordinária</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Aline de Andrade Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_n_053-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_n_053-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o Exercício 2025 e dá outras providências</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_n_055-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_n_055-2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2025 - LOA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_n_056-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_n_056-2024.pdf</t>
   </si>
   <si>
     <t>REVISA,PARA O EXERCÍCIO DE 2025, O PLANO PLURIANUAL 2024/2025 DO MUNICÍPIO DE AMARAJI</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_executivo_no_57_de_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_executivo_no_57_de_2024.pdf</t>
   </si>
   <si>
     <t>Altera o art.11, I da Lei 60 de 23 de agosto de 2024 que Regulamenta, no âmbito do Município de Amaraji-PE, a nova metodologia de cofinanciamento federal do Piso de Atenção Primária à saúde- APS, no âmbito do sistema Único de Saúde(SUS), que autoriza o pagamento da Gratificação por Desempenho na atenção Primária à Saúde, e dá outras providências .</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Júlia de Berna</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/201/projeto_de_lei_n_03_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/201/projeto_de_lei_n_03_2024.pdf</t>
   </si>
   <si>
     <t>Institui o MÊS ABRIL AZUL dedicado à conscientização sobre o Transtorno de Espectro Autista (TEA) no município de Amaraji-PE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_n_05_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_n_05_2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da aplicação do questionário M-CHAT para rastreamento  precoce de sinais do autismo durante os atendimentos pediátricos nas unidades de saúde do município de Amaraji/PE.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Claudio Roberto</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_n__10_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_n__10_2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal dos agentes de saúde e endemia.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Maria da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_legislativo_n_11_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_legislativo_n_11_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Bacamarteiro no município de Amaraji/PE, incluindo-o no calendário oficial de eventos culturais do município e dá outras providências</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/191/projeto_de_lei_legislativo_n_12_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/191/projeto_de_lei_legislativo_n_12_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Bacamarte como: Patrimônio Cultural Imaterial do município de Amaraji/PE e dá outras providências</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>José Eron</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/177/projeto_de_lei_do_poder_legislativo_n_14_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/177/projeto_de_lei_do_poder_legislativo_n_14_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DENOMINADO "TORRÃO BENDITO", DISPÕE SOBRE O USO E PADRONIZAÇÃO DAS CORES OFICIAIS DO MUNICÍPIO COMO ESTABELECIDO NA LEI Nº22/1964, DEVENDO PREDOMINAR NAS PLACAS, PEÇAS PUBLICITÁRIAS , UNIFORMES, IDENTIFICAÇÃO DE BENS IMÓVEIS E MÓVEIS PERTENCENTES AO MUNICIPIO DE AMARAJI.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Edson Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/180/digitalizado_20241118-2002.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/180/digitalizado_20241118-2002.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO DO SAPL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/181/digitalizado_20241118-1955.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/181/digitalizado_20241118-1955.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CURSO DE FORMAÇÃO AOS VEREADORES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_do_poder_legislativo_n_17_2024_1.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_do_poder_legislativo_n_17_2024_1.pdf</t>
   </si>
   <si>
     <t>Institui o dia Municipal da Vaquejada e Cavalgada, e dá outras providências</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_18_de_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_18_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação  da FESTA DO VAQUEIRO  no município de Amaraji-PE</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_03-2024_1.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_03-2024_1.pdf</t>
   </si>
   <si>
     <t>Requero que seja enviado ofício a senhora prefeita_x000D_
 e aos secretários de infraestrutura e agricultura que seja feita um mutirão_x000D_
 nos engenhos para piçarramento de estradas e construção de boeras.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>solicito a senhora prefeita e responsável pelo SAAE a _x000D_
 possibilidade do melhoramento do fornecimento de água _x000D_
 do município .</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_08-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a senhora prefeita e ao secretario de agricultura reiterando_x000D_
  o requerimento anterior que seja feita um mutirão com maquinas para _x000D_
 piçarramento de estradas  pois quando chove fica de dificil_x000D_
 acesso para os moradores do mesmo .</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_09-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_09-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a senhora prefeita, secretario de agricultura e de infraestrutura_x000D_
 a reconstrução de uma boeira no assentamento Riaçhão do Norte .</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Amaro Vieira</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_11-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado informações ao executivo a cerca dos recursos dos precatórios do fundef _x000D_
 recebido pelo município de Amaraji.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_12-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_12-2024.pdf</t>
   </si>
   <si>
     <t>solicita ao executivo e secretário  de infraestrutura projeto e planta de construção da Escola Nova Esperança_x000D_
 e quadra poliesportiva o Gouveião.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_13-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_13-2024.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo juntamente com o Secretário de Infraestrutura e Agricultura _x000D_
 que seja construída uma bueira no Engenho Quaresma.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_14-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_14-2024.pdf</t>
   </si>
   <si>
     <t>solicita ao DER operação tapa buraco na PE71</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_16-2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a senhora prefeita e ao secretário de agricultura reiterando requerimentos _x000D_
 anteriores que seja feita o piçarramento , a remoção de barreiras e abertura _x000D_
 de linhas de água nas comunidades de Raiz de dentro , caxias e Raiz nova .</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Daniel de Lima</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento__1.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento__1.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo que seja arborizado o Rio Guarani nas sua margens, próximo a Ponte de Ferro.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_n31_ver.claudio_.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_n31_ver.claudio_.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Ministério Público a este órgão parceria para_x000D_
 analisar conjuntamente com a Câmara de Vereadores os impactos negativos_x000D_
 provocado pela arma em gel.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_resolucao_001_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_resolucao_001_2024.pdf</t>
   </si>
   <si>
     <t>altera a resolução 003/2008, que dispõe sobre o Regimento Interno da Câmara municipal de Amaraji, para regulamentar o uso de sistema eletrônico para registro de presença, votação e inscrição de oradores e dá outras providencias</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/159/parecer_legislativo001_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/159/parecer_legislativo001_2024.pdf</t>
   </si>
   <si>
     <t>altera a resolução 003/2008 que dispõe sobre o Regimento Interno da Câmara Municipal de Amaraji, para regulamentar o uso de sistema eletrônico para registro de presença, votação e inscrição de oradores e dá outras providencias</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS, ORÇAMENTO E TOMADAS DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/173/ementa_adtiva_modificativa_projeto_de_lei_053_2024_-_ldo_3.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/173/ementa_adtiva_modificativa_projeto_de_lei_053_2024_-_ldo_3.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões sobre o Projeto de Lei 053/2024</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/184/parecer_n_011_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/184/parecer_n_011_2024.pdf</t>
   </si>
   <si>
     <t>REVISA, PARA O EXERCÍCIO DE 2025,O PLANO PLURIANUAL 2021 A 2025 DO MUNICÍPIO DE AMARAJI</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/185/parecer_n10_de_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/185/parecer_n10_de_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2025 - LOA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/186/parecer_11_de_2024.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/186/parecer_11_de_2024.pdf</t>
   </si>
   <si>
     <t>COMISSÕES DE JUSTIÇA E REDAÇÃO ,FINANÇAS , ORÇAMENTO E TOMADAS DE CONTAS,ATRAVÉS DE SEUS MEMBROS AO PROJETO DE LEI EXECUTIVO Nº056/2024, PLANO PLURIANUAL</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>Parecer nº 12 sobre o projeto de lei 14/2024</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Parecer nº 13 sobre o Projeto de Lei nº 11/2024 do Legislativo</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Parecer n 14 sobre o Projeto de Lei n12/2024 do legislativo</t>
   </si>
@@ -951,68 +951,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_n_053-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_n_055-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_n_056-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_executivo_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/201/projeto_de_lei_n_03_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_n_05_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_n__10_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_legislativo_n_11_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/191/projeto_de_lei_legislativo_n_12_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/177/projeto_de_lei_do_poder_legislativo_n_14_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/180/digitalizado_20241118-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/181/digitalizado_20241118-1955.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_do_poder_legislativo_n_17_2024_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento__1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_n31_ver.claudio_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/159/parecer_legislativo001_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/173/ementa_adtiva_modificativa_projeto_de_lei_053_2024_-_ldo_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/184/parecer_n_011_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/185/parecer_n10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/186/parecer_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_n_053-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/175/projeto_de_lei_n_055-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_n_056-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_executivo_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/201/projeto_de_lei_n_03_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/200/projeto_de_lei_n_05_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/203/projeto_de_lei_n__10_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/190/projeto_de_lei_legislativo_n_11_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/191/projeto_de_lei_legislativo_n_12_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/177/projeto_de_lei_do_poder_legislativo_n_14_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/180/digitalizado_20241118-2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/181/digitalizado_20241118-1955.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/197/projeto_de_lei_do_poder_legislativo_n_17_2024_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/202/projeto_de_lei_n_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/161/requerimento_n_03-2024_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/163/requerimento_n_08-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/164/requerimento_n_09-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/165/requerimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/167/requerimento_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/168/requerimento_n_13-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/169/requerimento_n_14-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/166/requerimento_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/187/requerimento__1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/196/requerimento_n31_ver.claudio_.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_resolucao_001_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/159/parecer_legislativo001_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/173/ementa_adtiva_modificativa_projeto_de_lei_053_2024_-_ldo_3.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/184/parecer_n_011_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/185/parecer_n10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2024/186/parecer_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>