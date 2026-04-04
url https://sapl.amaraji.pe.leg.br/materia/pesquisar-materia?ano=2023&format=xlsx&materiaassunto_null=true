--- v0 (2025-11-17)
+++ v1 (2026-04-04)
@@ -54,451 +54,451 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Aline de Andrade Gouveia</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/59/pl_executivo_no_020.2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/59/pl_executivo_no_020.2023.pdf</t>
   </si>
   <si>
     <t>"Altera as leis, lei Municipal nQ 362/2006 e lei 475/2015 que cria o _x000D_
 Conselho Tutelar de Amaraji - Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Júlia de Berna</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_001_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_001_de_2023.pdf</t>
   </si>
   <si>
     <t>Requer envio Expediente em regime de urgência ,a Excelentissima Prefeita do Município de Amaraji, para que se posicione acerca da oferta de atendimento acompanhamento diário de equipe multidisciplinar,  composta por psiquiatra ou neurologista infantil, psicólogo, psicopedagógico, fonoaudiólogo, fisioterapeuta e terapeuta ocupacional através da Rede Municipal de Saúde de Amaraji.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_n002_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_n002_de_2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, envio de expediente à SAAE, solicitando informações acerca do motivo pelo qual está sendo insuficiente o abastecimento de água no município de Amaraji.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_n003_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_n003_de_2023.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora e ao Presidente desta Casa que acompanhem a solicitação de informações por parte do Executivo</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo Antônio</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/65/doc-20230627-wa0000..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/65/doc-20230627-wa0000..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o plenário na forma regimental, que seja enviado ofício ao Executivo, solicitando que seja colocado uma placa com o nome que identifica a entrada do Distrito de Demarcação.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Deinha da Demarcação</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_n_005_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_n_005_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa  depois de ouvir o plenário na forma regimental que seja enviado ofício a Secretária de Educação Jane Medeiros, que seja para esta Casa o quantitativo de alunos matriculados na rede Municipal de Amaraji-PE , nos anos 2021 e 2022 em sua totalidade.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n006_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n006_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o plenário, na forma regimental , que seja enviado ofício a Senhora Gestora (Diretora) da Escola Municipal São José do Extremo, que seja enviado para esta Casa , à prestação de contas dos recursos financeiros da escola nos anos 2021 e 2022.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Maria da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/71/doc-20230627-wa0005..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/71/doc-20230627-wa0005..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado ofício a Exmª.  Prefeita Srtª. Aline de Andrade Gouveia e ao responsável pela coleta do lixo que o carro realize a coleta do lixo até o final das ruas que tem calçamento no Bairro Recanto dos Pássaros , esse requerimento é um pedido dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n_08_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n_08_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o Plenário na forma regimental que seja enviado ofício a Em.ª Prefeita Srtª. Aline de Andrade Gouveia e ao Secretário de Infraestrutura o Sr. Edilson, reiterando os requerimentos anteriores para que seja feita a boeira antes da ponte de ferro , próximo a cocheira do senhor Mansinho, local onde antes existia uma boeira que no período  das chuvas melhora o escoamento do fluxo de água do rio , evitando que entre na casa dos moradores , diminuindo os danos causados pelas enchentes, esse requerimento é um pedido dos moradores da referida localidade.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_09_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_09_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado ofício a Exma. Prefeita Srtª. Aline de Andrade Gouveia , que seja feito o Projeto de Lei concedendo aos professores do município de Amaraji/PE, Contratados e Efetivos o Reajuste Salarial de acordo com a Lei Federal nº 11.738/2008, e que o reajuste seja retroativo a 01 de janeiro de 2023, nos termos da portaria nº17, de 16 de janeiro de 2023, do ministério da Educação.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n10_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n10_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado a Ex.ª Prefeita Aline de Andrade Gouveia e ao Secretário de Agricultura o Sr. Severino Rufino, reiterando os requerimentos anteriores para que ao cessar as chuvas seja dado continuidade ao piçarramento dos pontos críticos sem toda área rural , pois boa tarde do trabalho realizado até o momento foi danificado pelas chuvas em excesso e também devido a falta de conservação de boeiros das linhas d'água, lembrando que vinha sendo realizado um belíssimo trabalho e que continue sendo realizado com a parceria das associações e dos produtores, para que cada vez mais suas dificuldades sejam minimizadas.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n11_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n11_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado a Exma. Prefeita Srtª. Aline de Andrade Gouveia, ao Secretário de Infraestrutura e ao Secretário de Agricultura o Sr. Severino Rufino, reiterando os requerimentos anteriores para que seja realizada a recuperação ou a reconstrução da ponte de tábua , que dá acesso ao Assentamento Raiz de Dentro, Engenho Raiz Nova, Engenho Caxias e outros Sítios, pois a referida ponte é utilizada para o acesso a Escola, acesso a saúde, escoamento de produção, acesso de várias pessoas aos seus locais de trabalho, essa ponte está oferecendo risco aos animais , pedestres e veículos que trafegam por ela.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n12_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n12_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado ofício a Em.ª Prefeita Srtª Aline de Andrade Gouveia, ao responsável pelo SAAE, que com urgência veja a possibilidade de melhoramento no abastecimento de água do município de Amaraji/PE, esse requerimento é uma solicitação de vários moradores, aproveitando o momento peço também que seja visto a possibilidade de utilização de energia solar, diminuindo o pagamento de valores de contas de energia altíssimos a CELPE.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/66/doc-20230627-wa0001..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/66/doc-20230627-wa0001..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o plenário na forma regimental, que seja enviado ofício ao Executivo, solicitando a continuação do calçamento da Rua 27 no Bairro Alice Batista e que seja retirado o mato que tá muito grande.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/67/doc-20230627-wa0002..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/67/doc-20230627-wa0002..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o plenário na forma regimental, que seja enviado a Secretaria de obras , solicitando que seja trocada a lâmpada na Rua do Progresso em frente a Negão do sofá no Bairro Vila da Conceição.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n15_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n15_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado ofício a Exmaª. Prefeita Srtª. Aline de Andrade Gouveia, e ao Secretário de Infraestrutura, o Sr. Edilson Francisco, que realize a recuperação da boeira do açude velho , localizada no Assentamento Raiz de Dentro, pois essa boeira dá acesso ao Engenho Raiz Nova e é utilizada para acesso a Escola, a saúde, ao escoamento da Produção e diversas outras atividades dos moradores das comunidades esse requerimento é uma solicitação dos moradores das referidas localidades.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_16_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_16_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o Plenário na forma regimental que seja enviado ofício a Exma.. Prefeita Aline de Andrade Gouveia, e ao Secretário de Infraestrutura, o sr. Edilson Francisco que veja a possibilidade de reparos da iluminação pública em alguns postes nas ruas dos bairros Joaõ Paulo II, Alice Batista, Vila da Conceição e demais bairros, esse requerimento é uma solicitação dos moradores das referidas localidades.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n18_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n18_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o plenário na forma regimental que seja enviado oficio a Exma. Prefeita Srta. Aline de Andrade Gouveia, que veja a possibilidade de fazer um Projeto de Lei para a manutenção da Igreja Matriz seja realizado pela prefeitura Municipal, pois esses serviços como por exemplo reparos e pinturas sem o apoio de um gestor se torna muitas vezes quase impossível para o Padre e a comunidade , lembrando que a Matriz de São José  da Boa Esperança é um dos mais belos cartões postais do nosso município.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n19_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n19_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o plenário que seja enviado oficio a Exma. Prefeita Sr.ª Aline de Andrade Gouveia e ao Secretário de Infraestrutura Sr. Edilson Francisco da Silva que seja feito uma boeira após a ponte de tábua para que essa boeira receba as águas das chuvas que vem da ladeira do engenho Raiz Nova e do acesso ao Assentamento Raiz de Dentro, evitando que o barro fique em cima da ponte de tábua o que deixa a citada ponte ainda mais perigosa, pois com o barro que acumula fica muito escorregadio.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n20_de_2023.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n20_de_2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvir o plenário na forma regimental  que seja enviado ofício a Exma. Prefeita Aline de Andrade Gouveia e ao Secretário de Infraestrutura Sr. Edilson Francisco, que sejam implantadas rampas de acessibilidade nas calçadas do município para que as pessoas que precisam possam ter acesso as lojas , supermercados, casa , praças e outros.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/69/doc-20230627-wa0004..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/69/doc-20230627-wa0004..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o Plenário na forma regimental, que seja enviado ofício ao Executivo, solicitando que seja feito mão única na Rua Senador Davino Pontual, conhecida como rua da feira, permitindo estacionar de um único lado facilitando assim o tráfego.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/68/doc-20230627-wa0003..pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/68/doc-20230627-wa0003..pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa depois de ouvido o Plenário na forma regimental, que seja enviado ofício ao Secretário de Obras Sr. Edilson Francisco, solicitando que seja feito a manutenção e troca das lâmpadas no Bananal Eco Park.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_ver.marcelo_n37.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_ver.marcelo_n37.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma praça no Bairro Vila da Conceição rua B ,localizada na frente da antiga oficina de galego.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/149/ver.marcelo_n38.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/149/ver.marcelo_n38.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte que dá acesso do Bairro Recanto dos Pássaros ao Alice Batista.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/150/ver.marcelo_n39.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/150/ver.marcelo_n39.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte que dá acesso a miquilina,pois nos tempos chuvosos alaga o local , dificultando a locomoção dos moradores.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/151/ver.marcelo_n40.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/151/ver.marcelo_n40.pdf</t>
   </si>
   <si>
     <t>Reforma do açougue público.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/152/ver.marcelo_n41.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/152/ver.marcelo_n41.pdf</t>
   </si>
   <si>
     <t>Reforma do Mercado Público.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/153/ver.marcelo_n42.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/153/ver.marcelo_n42.pdf</t>
   </si>
   <si>
     <t>Continuação do calçamento da Rua H , no bairro Vila da Conceição,  como também no finalzinho da mesma onde se encontram algumas casas, sentido a miquilina.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/154/ver.maria_n43.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/154/ver.maria_n43.pdf</t>
   </si>
   <si>
     <t>Solicitando do Executivo,  da Secretaria de educação que vejam as condições do transporte que levam os alunos dos Engenhos Prata Grande e Duas Pedras.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/155/ver.maria_n44.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/155/ver.maria_n44.pdf</t>
   </si>
   <si>
     <t>Calçamento da rua Pedro Manoel, no bairro Alice Batista , como também nas demais ruas que faltam calçar.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/156/ver.maria_n45.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/156/ver.maria_n45.pdf</t>
   </si>
   <si>
     <t>Piçarramento nas estradas rurais.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/157/ver.maria_n46.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/157/ver.maria_n46.pdf</t>
   </si>
   <si>
     <t>Realização das abertura das linhas d'água nas estradas rurais do município com a máquina Patrol.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/158/ver.maria_n47.pdf</t>
+    <t>http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/158/ver.maria_n47.pdf</t>
   </si>
   <si>
     <t>Recuperação de Boeira , no engenho Quaresma.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -805,68 +805,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/59/pl_executivo_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/65/doc-20230627-wa0000..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_n_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/71/doc-20230627-wa0005..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/66/doc-20230627-wa0001..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/67/doc-20230627-wa0002..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n19_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n20_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/69/doc-20230627-wa0004..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/68/doc-20230627-wa0003..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_ver.marcelo_n37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/149/ver.marcelo_n38.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/150/ver.marcelo_n39.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/151/ver.marcelo_n40.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/152/ver.marcelo_n41.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/153/ver.marcelo_n42.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/154/ver.maria_n43.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/155/ver.maria_n44.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/156/ver.maria_n45.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/157/ver.maria_n46.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/158/ver.maria_n47.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/59/pl_executivo_no_020.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/61/requerimento_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/62/requerimento_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/65/doc-20230627-wa0000..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/63/requerimento_n_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/64/requerimento_n006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/71/doc-20230627-wa0005..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_n_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_n_09_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_n10_de_2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_n11_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_n12_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/66/doc-20230627-wa0001..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/67/doc-20230627-wa0002..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_n15_de_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_n_16_de_2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/78/requerimento_n18_de_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/79/requerimento_n19_de_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_n20_de_2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/69/doc-20230627-wa0004..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/68/doc-20230627-wa0003..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_ver.marcelo_n37.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/149/ver.marcelo_n38.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/150/ver.marcelo_n39.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/151/ver.marcelo_n40.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/152/ver.marcelo_n41.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/153/ver.marcelo_n42.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/154/ver.maria_n43.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/155/ver.maria_n44.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/156/ver.maria_n45.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/157/ver.maria_n46.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amaraji.pe.leg.br/media/sapl/public/materialegislativa/2023/158/ver.maria_n47.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>